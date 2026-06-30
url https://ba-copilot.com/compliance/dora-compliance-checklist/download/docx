--- v0 (2026-05-16)
+++ v1 (2026-06-30)
@@ -435,50 +435,75 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="140"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="111827"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">FAQ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="111827"/>
           <w:sz w:val="23"/>
         </w:rPr>
+        <w:t xml:space="preserve">What is the DORA regulation?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="4B5563"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The DORA regulation is the Digital Operational Resilience Act - EU Regulation 2022/2554. It is the binding EU law that establishes a unified ICT operational-resilience framework for financial entities and critical ICT third-party service providers. DORA entered into force on 16 January 2023 and became applicable on 17 January 2025. The five pillars are ICT risk management, ICT-related incident reporting, digital operational resilience testing, ICT third-party risk management, and information sharing on cyber threats.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="111827"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
         <w:t xml:space="preserve">When did DORA take effect?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="4B5563"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DORA entered into force on 16 January 2023 and became applicable on 17 January 2025. From that date, in-scope financial entities and critical ICT third-party providers must comply with the full regulation and the associated regulatory technical standards (RTS) and implementing technical standards (ITS).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="111827"/>
           <w:sz w:val="23"/>
         </w:rPr>